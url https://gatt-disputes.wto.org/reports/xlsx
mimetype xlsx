--- v3 (2026-09-13)
+++ v4 (2026-10-03)
@@ -92,131 +92,131 @@
   <si>
     <t>09/13/1948</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>GATT/CP.2/SR.25</t>
   </si>
   <si>
     <t>09/14/1948</t>
   </si>
   <si>
     <t>GD/3</t>
   </si>
   <si>
     <t>Brazilian Internal Taxes</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
     <t>Brazil</t>
   </si>
   <si>
+    <t>GATT/CP.4/SR.21</t>
+  </si>
+  <si>
+    <t>04/03/1950</t>
+  </si>
+  <si>
+    <t>GATT/CP.3/SR.30</t>
+  </si>
+  <si>
+    <t>06/30/1949</t>
+  </si>
+  <si>
+    <t>BISD IIS/181-188</t>
+  </si>
+  <si>
     <t>GATT/CP.5/37</t>
   </si>
   <si>
     <t>07/12/1950</t>
   </si>
   <si>
-    <t>GATT/CP.3/SR.30</t>
-[...2 lines deleted...]
-    <t>06/30/1949</t>
+    <t>GATT/CP.5/SR.21</t>
+  </si>
+  <si>
+    <t>12/13/1950</t>
   </si>
   <si>
     <t>GATT/CP.3/42</t>
   </si>
   <si>
-    <t>04/03/1950</t>
-[...2 lines deleted...]
-    <t>GATT/CP.4/SR.21</t>
+    <t>GATT/CP.5/SR.21/Corr.1</t>
   </si>
   <si>
     <t>GATT/CP.3/42/Corr.1</t>
   </si>
   <si>
-    <t>GATT/CP.5/SR.21</t>
-[...10 lines deleted...]
-  <si>
     <t>GD/4</t>
   </si>
   <si>
     <t>Article XXI - United States Exports Restrictions</t>
   </si>
   <si>
     <t>Czechoslovakia</t>
   </si>
   <si>
     <t>BISD IIS/28</t>
   </si>
   <si>
     <t>06/08/1949</t>
   </si>
   <si>
     <t>Adoption rejected in a vote</t>
   </si>
   <si>
     <t>GATT/CP.3/SR.22</t>
   </si>
   <si>
     <t>GATT/CP.3/SR.22/Corr.1</t>
   </si>
   <si>
     <t>GD/5</t>
   </si>
   <si>
     <t>Australia - Subsidy on Ammonium Sulphate</t>
   </si>
   <si>
     <t>Chile</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
+    <t>GATT/CP.4/39</t>
+  </si>
+  <si>
+    <t>03/31/1950</t>
+  </si>
+  <si>
     <t>BISD IIS/188-196</t>
   </si>
   <si>
-    <t>03/31/1950</t>
-[...4 lines deleted...]
-  <si>
     <t>GD/9</t>
   </si>
   <si>
     <t>Assured Life of Tariff Concessions with regard to Article XIX / US - Fur Felt Hats</t>
   </si>
   <si>
     <t>GATT/CP/106</t>
   </si>
   <si>
     <t>03/27/1951</t>
   </si>
   <si>
     <t>GATT/CP.6/SR.19</t>
   </si>
   <si>
     <t>10/22/1951</t>
   </si>
   <si>
     <t>GD/10</t>
   </si>
   <si>
     <t>Belgium - Family Allowances (Allocations Familiales)</t>
   </si>
   <si>
     <t>Denmark; Norway</t>
@@ -224,65 +224,65 @@
   <si>
     <t>Belgium</t>
   </si>
   <si>
     <t>G/32</t>
   </si>
   <si>
     <t>11/06/1952</t>
   </si>
   <si>
     <t>SR.7/14</t>
   </si>
   <si>
     <t>11/07/1952</t>
   </si>
   <si>
     <t>GD/11</t>
   </si>
   <si>
     <t>United States Import Restrictions on Dairy Products</t>
   </si>
   <si>
     <t>Denmark; Netherlands</t>
   </si>
   <si>
+    <t>L/59</t>
+  </si>
+  <si>
+    <t>10/26/1951</t>
+  </si>
+  <si>
+    <t>GATT/CP.6/SR.27</t>
+  </si>
+  <si>
+    <t>10/27/1951</t>
+  </si>
+  <si>
     <t>GATT/CP/130</t>
   </si>
   <si>
-    <t>10/26/1951</t>
-[...10 lines deleted...]
-  <si>
     <t>GATT/CP.6/SR.27/Corr.1</t>
   </si>
   <si>
     <t>GD/13</t>
   </si>
   <si>
     <t>Greece – Increase of Import Duties of Products Included in Schedule XXV</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>Greece</t>
   </si>
   <si>
     <t>G/27</t>
   </si>
   <si>
     <t>10/30/1952</t>
   </si>
   <si>
     <t>SR.7/13</t>
   </si>
   <si>
     <t>11/03/1952</t>
@@ -293,59 +293,59 @@
   <si>
     <t>Treatment by Germany of Imports of Sardines (Brisling)</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
   <si>
     <t>Germany, Fed. Rep.</t>
   </si>
   <si>
     <t>G/26</t>
   </si>
   <si>
     <t>SR.7/12</t>
   </si>
   <si>
     <t>10/31/1952</t>
   </si>
   <si>
     <t>GD/15</t>
   </si>
   <si>
     <t>Greece - Special Import Taxes Instituted by Greece</t>
   </si>
   <si>
+    <t>L/88</t>
+  </si>
+  <si>
+    <t>05/01/1953</t>
+  </si>
+  <si>
     <t>G/25</t>
   </si>
   <si>
-    <t>L/88</t>
-[...4 lines deleted...]
-  <si>
     <t>GD/17</t>
   </si>
   <si>
     <t>United States Export Subsidy on Sultanas</t>
   </si>
   <si>
     <t>Greece; Turkey</t>
   </si>
   <si>
     <t>South Africa; Australia</t>
   </si>
   <si>
     <t>L/146</t>
   </si>
   <si>
     <t>09/30/1953</t>
   </si>
   <si>
     <t>Reports not submitted for adoption</t>
   </si>
   <si>
     <t>L/146/Add.1</t>
   </si>
   <si>
     <t>10/02/1953</t>
@@ -542,56 +542,56 @@
   <si>
     <t>Article XXII Consultations - Request by the United Kingdom for a Consultation with the Member States of the EEC on Bananas</t>
   </si>
   <si>
     <t>Brazil; Dominican Republic; United States</t>
   </si>
   <si>
     <t>L/1008</t>
   </si>
   <si>
     <t>07/10/1959</t>
   </si>
   <si>
     <t>L/1008/Corr.1</t>
   </si>
   <si>
     <t>GD/51</t>
   </si>
   <si>
     <t>Article XXII Consultations - Request by the United Kingdom for a Consultation with the Member States of the EEC on Cocoa</t>
   </si>
   <si>
     <t>Ghana; Indonesia; Brazil; Dominican Republic; United States</t>
   </si>
   <si>
+    <t>L/994</t>
+  </si>
+  <si>
     <t>L/994/Corr.1</t>
   </si>
   <si>
-    <t>L/994</t>
-[...1 lines deleted...]
-  <si>
     <t>GD/52</t>
   </si>
   <si>
     <t>Article XXII Consultations - Request by India for a Consultation with the Member States of the EEC on Tea</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>Ceylon; India; Indonesia; Japan; Pakistan; United Kingdom</t>
   </si>
   <si>
     <t>L/996</t>
   </si>
   <si>
     <t>06/11/1959</t>
   </si>
   <si>
     <t>GD/55</t>
   </si>
   <si>
     <t>German Import Restrictions</t>
   </si>
   <si>
     <t>Australia; India; Japan; New Zealand; Pakistan; Austria; Czechoslovakia; Denmark; Greece; Norway; Sweden; United Kingdom; Canada; United States</t>
@@ -620,257 +620,257 @@
   <si>
     <t>GD/58</t>
   </si>
   <si>
     <t>Article XXII Consultations - Request by Australia for a Consultation with the Member States of the EEC on Bauxite, Alumina and Metal</t>
   </si>
   <si>
     <t>Ghana; Australia; Austria; Norway; Sweden; United Kingdom; Canada</t>
   </si>
   <si>
     <t>L/1129</t>
   </si>
   <si>
     <t>L/1129/Corr.1</t>
   </si>
   <si>
     <t>GD/59</t>
   </si>
   <si>
     <t>Italian Restrictions Affecting Imports from the United States and Certain other Contracting Parties</t>
   </si>
   <si>
     <t>Australia; Canada; New Zealand</t>
   </si>
   <si>
+    <t>L/1468/Add.1</t>
+  </si>
+  <si>
+    <t>05/09/1961</t>
+  </si>
+  <si>
+    <t>SR.18/2</t>
+  </si>
+  <si>
+    <t>05/16/1961</t>
+  </si>
+  <si>
     <t>L/1468/Add.2</t>
   </si>
   <si>
-    <t>05/09/1961</t>
-[...7 lines deleted...]
-  <si>
     <t>L/1468</t>
   </si>
   <si>
-    <t>L/1468/Add.1</t>
-[...1 lines deleted...]
-  <si>
     <t>GD/61</t>
   </si>
   <si>
     <t>Uruguayan Recourse to Article XXIII (I)</t>
   </si>
   <si>
     <t>Uruguay</t>
   </si>
   <si>
     <t>Japan; Austria; Belgium; Czechoslovakia; Denmark; Finland; France; Germany, Fed. Rep.; Italy; Netherlands; Norway; Sweden; Switzerland; Canada; United States</t>
   </si>
   <si>
+    <t>L/1923/Corr.2</t>
+  </si>
+  <si>
+    <t>SR.20/13</t>
+  </si>
+  <si>
+    <t>11/16/1962</t>
+  </si>
+  <si>
     <t>L/1923</t>
   </si>
   <si>
     <t>11/15/1962</t>
   </si>
   <si>
-    <t>SR.20/13</t>
-[...4 lines deleted...]
-  <si>
     <t>L/1923/Corr.1</t>
   </si>
   <si>
-    <t>L/1923/Corr.2</t>
-[...1 lines deleted...]
-  <si>
     <t>GD/63</t>
   </si>
   <si>
     <t>French Import Restrictions</t>
   </si>
   <si>
     <t>Australia; New Zealand; Israel; Canada</t>
   </si>
   <si>
     <t>L/1921</t>
   </si>
   <si>
     <t>11/14/1962</t>
   </si>
   <si>
     <t>SR.20/10</t>
   </si>
   <si>
     <t>L/1921/Corr.1</t>
   </si>
   <si>
     <t>L/1921/Corr.2</t>
   </si>
   <si>
     <t>GD/64</t>
   </si>
   <si>
     <t>Italian Import Restrictions Affecting Israeli Exports</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
+    <t>L/1675</t>
+  </si>
+  <si>
+    <t>12/08/1961</t>
+  </si>
+  <si>
+    <t>SR.19/12</t>
+  </si>
+  <si>
+    <t>12/09/1961</t>
+  </si>
+  <si>
     <t>L/1675/Corr.1</t>
   </si>
   <si>
-    <t>SR.19/12</t>
-[...10 lines deleted...]
-  <si>
     <t>GD/66</t>
   </si>
   <si>
     <t>Uruguayan Recourse to Article XXIII (II)</t>
   </si>
   <si>
     <t>Austria; Belgium; France; Germany, Fed. Rep.; Italy; Norway; Sweden</t>
   </si>
   <si>
     <t>L/2074</t>
   </si>
   <si>
     <t>10/30/1963</t>
   </si>
   <si>
     <t>SR.22/2</t>
   </si>
   <si>
     <t>10/19/1961</t>
   </si>
   <si>
     <t>GD/67</t>
   </si>
   <si>
     <t>Exports of Potatoes to Canada</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>L/1927</t>
   </si>
   <si>
     <t>GD/71</t>
   </si>
   <si>
     <t>Uruguayan recourse to Article XXIII (III)</t>
   </si>
   <si>
+    <t>L/2278</t>
+  </si>
+  <si>
+    <t>10/27/1964</t>
+  </si>
+  <si>
+    <t>03/03/1965</t>
+  </si>
+  <si>
     <t>L/2278/Add.1</t>
   </si>
   <si>
-    <t>10/27/1964</t>
-[...2 lines deleted...]
-    <t>03/03/1965</t>
+    <t>SR.22/2/Corr.1</t>
   </si>
   <si>
     <t>L/2278/Corr.1</t>
   </si>
   <si>
-    <t>SR.22/2/Corr.1</t>
-[...4 lines deleted...]
-  <si>
     <t>GD/72</t>
   </si>
   <si>
     <t>Turkey - EEC Customs Union</t>
   </si>
   <si>
     <t>Turkey</t>
   </si>
   <si>
     <t>L/2465</t>
   </si>
   <si>
     <t>07/27/1965</t>
   </si>
   <si>
     <t>Council took note</t>
   </si>
   <si>
     <t>C/M/35</t>
   </si>
   <si>
     <t>02/03/1967 - 04/03/1967</t>
   </si>
   <si>
     <t>GD/75</t>
   </si>
   <si>
     <t>United States - Export Subsidy on Unmanufactured Tobacco</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>India; Turkey; Jamaica; Canada</t>
   </si>
   <si>
+    <t>L/2925</t>
+  </si>
+  <si>
+    <t>11/20/1967</t>
+  </si>
+  <si>
+    <t>SR.24/13</t>
+  </si>
+  <si>
+    <t>11/21/1967</t>
+  </si>
+  <si>
     <t>L/2925/Add.1</t>
   </si>
   <si>
     <t>02/22/1967</t>
   </si>
   <si>
-    <t>SR.24/13</t>
-[...10 lines deleted...]
-  <si>
     <t>SR.24/13/Corr.1</t>
   </si>
   <si>
     <t>GD/76</t>
   </si>
   <si>
     <t>Jamaica - Margins of Preference</t>
   </si>
   <si>
     <t>Jamaica</t>
   </si>
   <si>
     <t>L/3485</t>
   </si>
   <si>
     <t>01/20/1971</t>
   </si>
   <si>
     <t>C/M/66</t>
   </si>
   <si>
     <t>02/02/1971</t>
   </si>
   <si>
     <t>L/3485/Corr.1</t>
@@ -920,68 +920,68 @@
   <si>
     <t>L/3891</t>
   </si>
   <si>
     <t>07/09/1973</t>
   </si>
   <si>
     <t>C/M/89</t>
   </si>
   <si>
     <t>07/30/1973</t>
   </si>
   <si>
     <t>L/3843</t>
   </si>
   <si>
     <t>04/19/1973</t>
   </si>
   <si>
     <t>GD/83</t>
   </si>
   <si>
     <t>United States - Income Tax Legislation (DISC)</t>
   </si>
   <si>
+    <t>L/5271</t>
+  </si>
+  <si>
+    <t>12/18/1981</t>
+  </si>
+  <si>
+    <t>C/M/154</t>
+  </si>
+  <si>
+    <t>07/12/1981 - 08/12/1981</t>
+  </si>
+  <si>
     <t>L/4422</t>
   </si>
   <si>
     <t>11/02/1976</t>
   </si>
   <si>
-    <t>C/M/154</t>
-[...10 lines deleted...]
-  <si>
     <t>GD/85</t>
   </si>
   <si>
     <t>Income Tax Practices Maintained by France</t>
   </si>
   <si>
     <t>L/4423</t>
   </si>
   <si>
     <t>GD/86</t>
   </si>
   <si>
     <t>Income Tax Practices Maintained by Belgium</t>
   </si>
   <si>
     <t>L/4424</t>
   </si>
   <si>
     <t>GD/87</t>
   </si>
   <si>
     <t>Income Tax Practices Maintained by the Netherlands</t>
   </si>
   <si>
     <t>L/4425</t>
@@ -1757,65 +1757,65 @@
   <si>
     <t>Japan; Korea; Switzerland; Canada</t>
   </si>
   <si>
     <t>L/6439</t>
   </si>
   <si>
     <t>01/16/1989</t>
   </si>
   <si>
     <t>C/M/237</t>
   </si>
   <si>
     <t>11/07/1989</t>
   </si>
   <si>
     <t>L/6439/Add.1</t>
   </si>
   <si>
     <t>GD/179</t>
   </si>
   <si>
     <t>Canada - Injury Determination on Grain Corn from the United States</t>
   </si>
   <si>
+    <t>SCM/140</t>
+  </si>
+  <si>
+    <t>01/13/1992</t>
+  </si>
+  <si>
+    <t>SCM/M/69</t>
+  </si>
+  <si>
+    <t>03/26/1992</t>
+  </si>
+  <si>
     <t>SCM/140/Corr.1</t>
   </si>
   <si>
-    <t>SCM/M/69</t>
-[...10 lines deleted...]
-  <si>
     <t>GD/185</t>
   </si>
   <si>
     <t>Norway - Restrictions on Imports of Apples and Pears (I)</t>
   </si>
   <si>
     <t>L/6474</t>
   </si>
   <si>
     <t>10/21/1988</t>
   </si>
   <si>
     <t>C/M/234</t>
   </si>
   <si>
     <t>09/06/1990 - 10/06/1990</t>
   </si>
   <si>
     <t>GD/187</t>
   </si>
   <si>
     <t>United States - Collection of Countervailing Duties on Non-Rubber Footwear from Brazil</t>
   </si>
   <si>
     <t>SCM/94</t>
@@ -2246,59 +2246,59 @@
   <si>
     <t>ADP/M/44</t>
   </si>
   <si>
     <t>02/04/1996 - 03/04/1996</t>
   </si>
   <si>
     <t>GD/252</t>
   </si>
   <si>
     <t>United States - Procurement of a Sonar Mapping System</t>
   </si>
   <si>
     <t>GPR.DS1/R</t>
   </si>
   <si>
     <t>04/09/1992</t>
   </si>
   <si>
     <t>GD/253</t>
   </si>
   <si>
     <t>EEC - Imposition of Anti-dumping Duties on Imports of Audio Cassettes from Japan</t>
   </si>
   <si>
+    <t>ADP/136</t>
+  </si>
+  <si>
+    <t>04/11/1995</t>
+  </si>
+  <si>
     <t>ADP/136/Corr.1</t>
   </si>
   <si>
-    <t>ADP/136</t>
-[...4 lines deleted...]
-  <si>
     <t>GD/254</t>
   </si>
   <si>
     <t>Korea - Anti-dumping Duties on Imports of Polyacetal Resins from the United States</t>
   </si>
   <si>
     <t>Japan; EEC; EEC-12; Canada</t>
   </si>
   <si>
     <t>ADP/92</t>
   </si>
   <si>
     <t>03/10/1992</t>
   </si>
   <si>
     <t>ADP/M/40</t>
   </si>
   <si>
     <t>04/27/1993</t>
   </si>
   <si>
     <t>ADP/92/Corr.1</t>
   </si>
   <si>
     <t>GD/255</t>
@@ -2405,57 +2405,57 @@
   <si>
     <t>GD/270</t>
   </si>
   <si>
     <t>EEC - Member States' Import Regime for Bananas</t>
   </si>
   <si>
     <t>Colombia; Costa Rica; Guatemala; Nicaragua; Venezuela</t>
   </si>
   <si>
     <t>Cameroon; Côte d'Ivoire; Madagascar; Senegal; Japan; Korea; Philippines; Brazil; Chile; Cuba; Jamaica; Mexico</t>
   </si>
   <si>
     <t>DS32/R</t>
   </si>
   <si>
     <t>06/03/1993</t>
   </si>
   <si>
     <t>GD/271</t>
   </si>
   <si>
     <t>Brazil - Imposition of Provisional and Definitive Countervailing Duties on Milk Powder and certain Types of Milk from the European Economic Community</t>
   </si>
   <si>
+    <t>SCM/179</t>
+  </si>
+  <si>
+    <t>12/16/1993</t>
+  </si>
+  <si>
     <t>SCM/179/Corr.1</t>
-  </si>
-[...4 lines deleted...]
-    <t>12/16/1993</t>
   </si>
   <si>
     <t>GD/279</t>
   </si>
   <si>
     <t>EEC - Import Regime for Bananas</t>
   </si>
   <si>
     <t>DS38/R</t>
   </si>
   <si>
     <t>01/18/1994</t>
   </si>
   <si>
     <t>GD/280</t>
   </si>
   <si>
     <t>United States - Definitive Affirmative Injury Determinations Concerning certain Carbon Steel Flat Products from several Member States of the EEC</t>
   </si>
   <si>
     <t>Brazil; Canada; Japan; New Zealand</t>
   </si>
   <si>
     <t>SCM/185</t>
   </si>
@@ -2983,151 +2983,151 @@
       <c r="L3" s="1" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E4" s="1"/>
       <c r="F4" s="1" t="s">
         <v>30</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="I4" s="1">
-[...4 lines deleted...]
-      </c>
+      <c r="I4" s="1"/>
+      <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="M4" s="1" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E5" s="1"/>
       <c r="F5" s="1" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="G5" s="1"/>
+        <v>31</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>32</v>
+      </c>
       <c r="H5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="M5" s="1" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="1"/>
       <c r="F6" s="1" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="H6" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="I6" s="1"/>
-      <c r="J6" s="1"/>
+      <c r="I6" s="1">
+        <v>7</v>
+      </c>
+      <c r="J6" s="1">
+        <v>6</v>
+      </c>
       <c r="K6" s="1"/>
       <c r="L6" s="1" t="s">
         <v>36</v>
       </c>
       <c r="M6" s="1"/>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="1"/>
       <c r="F7" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="G7" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G7" s="1"/>
       <c r="H7" s="1" t="s">
         <v>19</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1" t="s">
         <v>28</v>
       </c>
       <c r="M7" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>15</v>
@@ -3209,97 +3209,97 @@
       <c r="M10" s="1"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E11" s="1"/>
       <c r="F11" s="1" t="s">
         <v>50</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H11" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="I11" s="1"/>
-[...1 lines deleted...]
-      <c r="K11" s="1"/>
+      <c r="I11" s="1">
+        <v>7</v>
+      </c>
+      <c r="J11" s="1">
+        <v>5</v>
+      </c>
+      <c r="K11" s="1">
+        <v>2</v>
+      </c>
       <c r="L11" s="1" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="M11" s="1" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E12" s="1"/>
       <c r="F12" s="1" t="s">
         <v>52</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H12" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="I12" s="1">
-[...7 lines deleted...]
-      </c>
+      <c r="I12" s="1"/>
+      <c r="J12" s="1"/>
+      <c r="K12" s="1"/>
       <c r="L12" s="1" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="M12" s="1" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E13" s="1"/>
       <c r="F13" s="1" t="s">
         <v>55</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>56</v>
       </c>
       <c r="H13" s="1" t="s">
         <v>19</v>
       </c>
@@ -3504,96 +3504,96 @@
       <c r="L18" s="1" t="s">
         <v>89</v>
       </c>
       <c r="M18" s="1" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="1" t="s">
         <v>91</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>92</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E19" s="1"/>
       <c r="F19" s="1" t="s">
         <v>93</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="H19" s="1" t="s">
         <v>19</v>
       </c>
       <c r="I19" s="1">
-        <v>3</v>
-[...3 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="J19" s="1"/>
       <c r="K19" s="1"/>
       <c r="L19" s="1" t="s">
         <v>82</v>
       </c>
       <c r="M19" s="1" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1" t="s">
         <v>91</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>92</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E20" s="1"/>
       <c r="F20" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="H20" s="1" t="s">
         <v>19</v>
       </c>
       <c r="I20" s="1">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="J20" s="1"/>
+        <v>3</v>
+      </c>
+      <c r="J20" s="1">
+        <v>2</v>
+      </c>
       <c r="K20" s="1"/>
       <c r="L20" s="1" t="s">
         <v>82</v>
       </c>
       <c r="M20" s="1" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>97</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E21" s="1" t="s">
         <v>99</v>
       </c>
       <c r="F21" s="1" t="s">
@@ -4112,94 +4112,94 @@
       <c r="I35" s="1"/>
       <c r="J35" s="1"/>
       <c r="K35" s="1"/>
       <c r="L35" s="1"/>
       <c r="M35" s="1"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="1" t="s">
         <v>173</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>174</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>158</v>
       </c>
       <c r="E36" s="1" t="s">
         <v>175</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="G36" s="1"/>
+      <c r="G36" s="1" t="s">
+        <v>171</v>
+      </c>
       <c r="H36" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="I36" s="1"/>
-[...1 lines deleted...]
-      <c r="K36" s="1"/>
+      <c r="I36" s="1">
+        <v>9</v>
+      </c>
+      <c r="J36" s="1">
+        <v>3</v>
+      </c>
+      <c r="K36" s="1">
+        <v>9</v>
+      </c>
       <c r="L36" s="1"/>
       <c r="M36" s="1"/>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="1" t="s">
         <v>173</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>174</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>158</v>
       </c>
       <c r="E37" s="1" t="s">
         <v>175</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>177</v>
       </c>
-      <c r="G37" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G37" s="1"/>
       <c r="H37" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="I37" s="1">
-[...7 lines deleted...]
-      </c>
+      <c r="I37" s="1"/>
+      <c r="J37" s="1"/>
+      <c r="K37" s="1"/>
       <c r="L37" s="1"/>
       <c r="M37" s="1"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="1" t="s">
         <v>178</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>179</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>180</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>158</v>
       </c>
       <c r="E38" s="1" t="s">
         <v>181</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>182</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>183</v>
       </c>
@@ -4390,204 +4390,204 @@
     <row r="44" spans="1:13">
       <c r="A44" s="1" t="s">
         <v>199</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>200</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E44" s="1" t="s">
         <v>201</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>206</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>203</v>
       </c>
       <c r="H44" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="I44" s="1">
-[...7 lines deleted...]
-      </c>
+      <c r="I44" s="1"/>
+      <c r="J44" s="1"/>
+      <c r="K44" s="1"/>
       <c r="L44" s="1" t="s">
         <v>204</v>
       </c>
       <c r="M44" s="1" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="1" t="s">
         <v>199</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>200</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E45" s="1" t="s">
         <v>201</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>207</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>203</v>
       </c>
       <c r="H45" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="I45" s="1"/>
-[...1 lines deleted...]
-      <c r="K45" s="1"/>
+      <c r="I45" s="1">
+        <v>6</v>
+      </c>
+      <c r="J45" s="1">
+        <v>5</v>
+      </c>
+      <c r="K45" s="1">
+        <v>10</v>
+      </c>
       <c r="L45" s="1" t="s">
         <v>204</v>
       </c>
       <c r="M45" s="1" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="1" t="s">
         <v>208</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>209</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>210</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>211</v>
       </c>
       <c r="E46" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>212</v>
       </c>
-      <c r="G46" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G46" s="1"/>
       <c r="H46" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="I46" s="1">
-[...4 lines deleted...]
-      </c>
+      <c r="I46" s="1"/>
+      <c r="J46" s="1"/>
       <c r="K46" s="1"/>
       <c r="L46" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="M46" s="1" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="1" t="s">
         <v>208</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>209</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>210</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>211</v>
       </c>
       <c r="E47" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F47" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="G47" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="G47" s="1"/>
       <c r="H47" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="I47" s="1"/>
-      <c r="J47" s="1"/>
+      <c r="I47" s="1">
+        <v>64</v>
+      </c>
+      <c r="J47" s="1">
+        <v>20</v>
+      </c>
       <c r="K47" s="1"/>
       <c r="L47" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="M47" s="1" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="1" t="s">
         <v>208</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>209</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>210</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>211</v>
       </c>
       <c r="E48" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>217</v>
       </c>
       <c r="G48" s="1"/>
       <c r="H48" s="1" t="s">
         <v>19</v>
       </c>
       <c r="I48" s="1"/>
       <c r="J48" s="1"/>
       <c r="K48" s="1"/>
       <c r="L48" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="M48" s="1" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
     </row>
     <row r="49" spans="1:13">
       <c r="A49" s="1" t="s">
         <v>218</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>219</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E49" s="1" t="s">
         <v>220</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>221</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>222</v>
       </c>
       <c r="H49" s="1" t="s">
@@ -4668,99 +4668,99 @@
       <c r="K51" s="1"/>
       <c r="L51" s="1" t="s">
         <v>223</v>
       </c>
       <c r="M51" s="1" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="1" t="s">
         <v>226</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>227</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>228</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E52" s="1"/>
       <c r="F52" s="1" t="s">
         <v>229</v>
       </c>
-      <c r="G52" s="1"/>
+      <c r="G52" s="1" t="s">
+        <v>230</v>
+      </c>
       <c r="H52" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="I52" s="1"/>
-      <c r="J52" s="1"/>
+      <c r="I52" s="1">
+        <v>5</v>
+      </c>
+      <c r="J52" s="1">
+        <v>2</v>
+      </c>
       <c r="K52" s="1"/>
       <c r="L52" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="M52" s="1" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="1" t="s">
         <v>226</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>227</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>228</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E53" s="1"/>
       <c r="F53" s="1" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="G53" s="1" t="s">
         <v>233</v>
       </c>
+      <c r="G53" s="1"/>
       <c r="H53" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="I53" s="1">
-[...4 lines deleted...]
-      </c>
+      <c r="I53" s="1"/>
+      <c r="J53" s="1"/>
       <c r="K53" s="1"/>
       <c r="L53" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="M53" s="1" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="1" t="s">
         <v>234</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>235</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>210</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>236</v>
       </c>
       <c r="E54" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>237</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>238</v>
       </c>
       <c r="H54" s="1" t="s">
@@ -4778,166 +4778,166 @@
       <c r="L54" s="1" t="s">
         <v>239</v>
       </c>
       <c r="M54" s="1" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="1" t="s">
         <v>241</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>242</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>243</v>
       </c>
       <c r="E55" s="1"/>
       <c r="F55" s="1" t="s">
         <v>244</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="H55" s="1" t="s">
         <v>19</v>
       </c>
       <c r="I55" s="1">
         <v>5</v>
       </c>
       <c r="J55" s="1">
         <v>2</v>
       </c>
       <c r="K55" s="1"/>
       <c r="L55" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="M55" s="1" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="1" t="s">
         <v>245</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>246</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>210</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>236</v>
       </c>
       <c r="E56" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>247</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>248</v>
       </c>
       <c r="H56" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="I56" s="1"/>
-      <c r="J56" s="1"/>
+      <c r="I56" s="1">
+        <v>13</v>
+      </c>
+      <c r="J56" s="1">
+        <v>4</v>
+      </c>
       <c r="K56" s="1"/>
       <c r="L56" s="1" t="s">
         <v>239</v>
       </c>
       <c r="M56" s="1" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" s="1" t="s">
         <v>245</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>246</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>210</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>236</v>
       </c>
       <c r="E57" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>250</v>
       </c>
-      <c r="G57" s="1"/>
+      <c r="G57" s="1" t="s">
+        <v>248</v>
+      </c>
       <c r="H57" s="1" t="s">
         <v>19</v>
       </c>
       <c r="I57" s="1"/>
       <c r="J57" s="1"/>
       <c r="K57" s="1"/>
       <c r="L57" s="1" t="s">
         <v>251</v>
       </c>
       <c r="M57" s="1"/>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="1" t="s">
         <v>245</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>246</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>210</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>236</v>
       </c>
       <c r="E58" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>252</v>
       </c>
-      <c r="G58" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G58" s="1"/>
       <c r="H58" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="I58" s="1">
-[...4 lines deleted...]
-      </c>
+      <c r="I58" s="1"/>
+      <c r="J58" s="1"/>
       <c r="K58" s="1"/>
       <c r="L58" s="1" t="s">
         <v>239</v>
       </c>
       <c r="M58" s="1" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>254</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>255</v>
       </c>
       <c r="E59" s="1"/>
       <c r="F59" s="1" t="s">
         <v>256</v>
       </c>
@@ -4964,91 +4964,91 @@
     <row r="60" spans="1:13">
       <c r="A60" s="1" t="s">
         <v>261</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>262</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>263</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E60" s="1" t="s">
         <v>264</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>265</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H60" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="I60" s="1"/>
-      <c r="J60" s="1"/>
+      <c r="I60" s="1">
+        <v>9</v>
+      </c>
+      <c r="J60" s="1">
+        <v>3</v>
+      </c>
       <c r="K60" s="1"/>
       <c r="L60" s="1" t="s">
         <v>267</v>
       </c>
       <c r="M60" s="1" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" s="1" t="s">
         <v>261</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>262</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>263</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E61" s="1" t="s">
         <v>264</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>269</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>270</v>
       </c>
       <c r="H61" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="I61" s="1">
-[...4 lines deleted...]
-      </c>
+      <c r="I61" s="1"/>
+      <c r="J61" s="1"/>
       <c r="K61" s="1"/>
       <c r="L61" s="1" t="s">
         <v>271</v>
       </c>
       <c r="M61" s="1"/>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" s="1" t="s">
         <v>272</v>
       </c>
       <c r="B62" s="1" t="s">
         <v>273</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>274</v>
       </c>
       <c r="E62" s="1"/>
       <c r="F62" s="1" t="s">
         <v>275</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>276</v>
@@ -5252,295 +5252,295 @@
     <row r="68" spans="1:13">
       <c r="A68" s="1" t="s">
         <v>300</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>301</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>158</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E68" s="1" t="s">
         <v>243</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>302</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>303</v>
       </c>
       <c r="H68" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="I68" s="1">
-[...4 lines deleted...]
-      </c>
+      <c r="I68" s="1"/>
+      <c r="J68" s="1"/>
       <c r="K68" s="1"/>
       <c r="L68" s="1" t="s">
         <v>304</v>
       </c>
       <c r="M68" s="1" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" s="1" t="s">
         <v>300</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>301</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>158</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E69" s="1" t="s">
         <v>243</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>306</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>307</v>
       </c>
       <c r="H69" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="I69" s="1"/>
-      <c r="J69" s="1"/>
+      <c r="I69" s="1">
+        <v>17</v>
+      </c>
+      <c r="J69" s="1">
+        <v>3</v>
+      </c>
       <c r="K69" s="1"/>
       <c r="L69" s="1" t="s">
         <v>304</v>
       </c>
       <c r="M69" s="1" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" s="1" t="s">
         <v>308</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>309</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E70" s="1"/>
       <c r="F70" s="1" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>307</v>
       </c>
       <c r="H70" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="I70" s="1"/>
-      <c r="J70" s="1"/>
+      <c r="I70" s="1">
+        <v>13</v>
+      </c>
+      <c r="J70" s="1">
+        <v>3</v>
+      </c>
       <c r="K70" s="1"/>
       <c r="L70" s="1" t="s">
         <v>304</v>
       </c>
       <c r="M70" s="1" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="71" spans="1:13">
       <c r="A71" s="1" t="s">
         <v>308</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>309</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E71" s="1"/>
       <c r="F71" s="1" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>303</v>
       </c>
       <c r="H71" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="I71" s="1">
-[...4 lines deleted...]
-      </c>
+      <c r="I71" s="1"/>
+      <c r="J71" s="1"/>
       <c r="K71" s="1"/>
       <c r="L71" s="1" t="s">
         <v>304</v>
       </c>
       <c r="M71" s="1" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" s="1" t="s">
         <v>311</v>
       </c>
       <c r="B72" s="1" t="s">
         <v>312</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E72" s="1"/>
       <c r="F72" s="1" t="s">
         <v>313</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="H72" s="1" t="s">
         <v>19</v>
       </c>
       <c r="I72" s="1">
         <v>10</v>
       </c>
       <c r="J72" s="1">
         <v>2</v>
       </c>
       <c r="K72" s="1"/>
       <c r="L72" s="1" t="s">
         <v>304</v>
       </c>
       <c r="M72" s="1" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" s="1" t="s">
         <v>311</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>312</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E73" s="1"/>
       <c r="F73" s="1" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="H73" s="1" t="s">
         <v>19</v>
       </c>
       <c r="I73" s="1"/>
       <c r="J73" s="1"/>
       <c r="K73" s="1"/>
       <c r="L73" s="1" t="s">
         <v>304</v>
       </c>
       <c r="M73" s="1" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="74" spans="1:13">
       <c r="A74" s="1" t="s">
         <v>314</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>315</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>108</v>
       </c>
       <c r="E74" s="1"/>
       <c r="F74" s="1" t="s">
         <v>316</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="H74" s="1" t="s">
         <v>19</v>
       </c>
       <c r="I74" s="1">
         <v>11</v>
       </c>
       <c r="J74" s="1">
         <v>3</v>
       </c>
       <c r="K74" s="1"/>
       <c r="L74" s="1" t="s">
         <v>304</v>
       </c>
       <c r="M74" s="1" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="75" spans="1:13">
       <c r="A75" s="1" t="s">
         <v>314</v>
       </c>
       <c r="B75" s="1" t="s">
         <v>315</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>108</v>
       </c>
       <c r="E75" s="1"/>
       <c r="F75" s="1" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="H75" s="1" t="s">
         <v>19</v>
       </c>
       <c r="I75" s="1"/>
       <c r="J75" s="1"/>
       <c r="K75" s="1"/>
       <c r="L75" s="1" t="s">
         <v>304</v>
       </c>
       <c r="M75" s="1" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" s="1" t="s">
         <v>317</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>318</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>319</v>
       </c>
       <c r="D76" s="1" t="s">
@@ -7368,101 +7368,101 @@
         <v>576</v>
       </c>
       <c r="M125" s="1" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="126" spans="1:13">
       <c r="A126" s="1" t="s">
         <v>579</v>
       </c>
       <c r="B126" s="1" t="s">
         <v>580</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>243</v>
       </c>
       <c r="E126" s="1" t="s">
         <v>541</v>
       </c>
       <c r="F126" s="1" t="s">
         <v>581</v>
       </c>
-      <c r="G126" s="1"/>
+      <c r="G126" s="1" t="s">
+        <v>582</v>
+      </c>
       <c r="H126" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="I126" s="1"/>
-      <c r="J126" s="1"/>
+      <c r="I126" s="1">
+        <v>29</v>
+      </c>
+      <c r="J126" s="1">
+        <v>9</v>
+      </c>
       <c r="K126" s="1"/>
       <c r="L126" s="1" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="M126" s="1" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
     </row>
     <row r="127" spans="1:13">
       <c r="A127" s="1" t="s">
         <v>579</v>
       </c>
       <c r="B127" s="1" t="s">
         <v>580</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>243</v>
       </c>
       <c r="E127" s="1" t="s">
         <v>541</v>
       </c>
       <c r="F127" s="1" t="s">
-        <v>584</v>
-[...1 lines deleted...]
-      <c r="G127" s="1" t="s">
         <v>585</v>
       </c>
+      <c r="G127" s="1"/>
       <c r="H127" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="I127" s="1">
-[...4 lines deleted...]
-      </c>
+      <c r="I127" s="1"/>
+      <c r="J127" s="1"/>
       <c r="K127" s="1"/>
       <c r="L127" s="1" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="M127" s="1" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
     </row>
     <row r="128" spans="1:13">
       <c r="A128" s="1" t="s">
         <v>586</v>
       </c>
       <c r="B128" s="1" t="s">
         <v>587</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E128" s="1"/>
       <c r="F128" s="1" t="s">
         <v>588</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>589</v>
       </c>
       <c r="H128" s="1" t="s">
         <v>19</v>
       </c>
@@ -8426,51 +8426,51 @@
         <v>86</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E154" s="1"/>
       <c r="F154" s="1" t="s">
         <v>724</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>725</v>
       </c>
       <c r="H154" s="1" t="s">
         <v>19</v>
       </c>
       <c r="I154" s="1">
         <v>135</v>
       </c>
       <c r="J154" s="1">
         <v>45</v>
       </c>
       <c r="K154" s="1">
         <v>14</v>
       </c>
       <c r="L154" s="1" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="M154" s="1" t="s">
         <v>726</v>
       </c>
     </row>
     <row r="155" spans="1:13">
       <c r="A155" s="1" t="s">
         <v>727</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>728</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E155" s="1"/>
       <c r="F155" s="1" t="s">
         <v>729</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>730</v>
       </c>
@@ -8562,94 +8562,94 @@
         <v>8</v>
       </c>
       <c r="K157" s="1"/>
       <c r="L157" s="1"/>
       <c r="M157" s="1"/>
     </row>
     <row r="158" spans="1:13">
       <c r="A158" s="1" t="s">
         <v>742</v>
       </c>
       <c r="B158" s="1" t="s">
         <v>743</v>
       </c>
       <c r="C158" s="1" t="s">
         <v>139</v>
       </c>
       <c r="D158" s="1" t="s">
         <v>541</v>
       </c>
       <c r="E158" s="1" t="s">
         <v>607</v>
       </c>
       <c r="F158" s="1" t="s">
         <v>744</v>
       </c>
-      <c r="G158" s="1"/>
+      <c r="G158" s="1" t="s">
+        <v>745</v>
+      </c>
       <c r="H158" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="I158" s="1"/>
-[...1 lines deleted...]
-      <c r="K158" s="1"/>
+      <c r="I158" s="1">
+        <v>99</v>
+      </c>
+      <c r="J158" s="1">
+        <v>45</v>
+      </c>
+      <c r="K158" s="1">
+        <v>4</v>
+      </c>
       <c r="L158" s="1"/>
       <c r="M158" s="1"/>
     </row>
     <row r="159" spans="1:13">
       <c r="A159" s="1" t="s">
         <v>742</v>
       </c>
       <c r="B159" s="1" t="s">
         <v>743</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>139</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>541</v>
       </c>
       <c r="E159" s="1" t="s">
         <v>607</v>
       </c>
       <c r="F159" s="1" t="s">
-        <v>745</v>
-[...1 lines deleted...]
-      <c r="G159" s="1" t="s">
         <v>746</v>
       </c>
+      <c r="G159" s="1"/>
       <c r="H159" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="I159" s="1">
-[...7 lines deleted...]
-      </c>
+      <c r="I159" s="1"/>
+      <c r="J159" s="1"/>
+      <c r="K159" s="1"/>
       <c r="L159" s="1"/>
       <c r="M159" s="1"/>
     </row>
     <row r="160" spans="1:13">
       <c r="A160" s="1" t="s">
         <v>747</v>
       </c>
       <c r="B160" s="1" t="s">
         <v>748</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>607</v>
       </c>
       <c r="E160" s="1" t="s">
         <v>749</v>
       </c>
       <c r="F160" s="1" t="s">
         <v>750</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>751</v>
       </c>
@@ -8994,100 +8994,100 @@
       <c r="K169" s="1">
         <v>5</v>
       </c>
       <c r="L169" s="1"/>
       <c r="M169" s="1"/>
     </row>
     <row r="170" spans="1:13">
       <c r="A170" s="1" t="s">
         <v>795</v>
       </c>
       <c r="B170" s="1" t="s">
         <v>796</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>541</v>
       </c>
       <c r="D170" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E170" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F170" s="1" t="s">
         <v>797</v>
       </c>
-      <c r="G170" s="1"/>
+      <c r="G170" s="1" t="s">
+        <v>798</v>
+      </c>
       <c r="H170" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="I170" s="1"/>
-[...1 lines deleted...]
-      <c r="K170" s="1"/>
+      <c r="I170" s="1">
+        <v>80</v>
+      </c>
+      <c r="J170" s="1">
+        <v>29</v>
+      </c>
+      <c r="K170" s="1">
+        <v>6</v>
+      </c>
       <c r="L170" s="1" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="M170" s="1" t="s">
         <v>726</v>
       </c>
     </row>
     <row r="171" spans="1:13">
       <c r="A171" s="1" t="s">
         <v>795</v>
       </c>
       <c r="B171" s="1" t="s">
         <v>796</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>541</v>
       </c>
       <c r="D171" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E171" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F171" s="1" t="s">
-        <v>798</v>
-[...1 lines deleted...]
-      <c r="G171" s="1" t="s">
         <v>799</v>
       </c>
+      <c r="G171" s="1"/>
       <c r="H171" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="I171" s="1">
-[...7 lines deleted...]
-      </c>
+      <c r="I171" s="1"/>
+      <c r="J171" s="1"/>
+      <c r="K171" s="1"/>
       <c r="L171" s="1" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="M171" s="1" t="s">
         <v>726</v>
       </c>
     </row>
     <row r="172" spans="1:13">
       <c r="A172" s="1" t="s">
         <v>800</v>
       </c>
       <c r="B172" s="1" t="s">
         <v>801</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>791</v>
       </c>
       <c r="D172" s="1" t="s">
         <v>541</v>
       </c>
       <c r="E172" s="1"/>
       <c r="F172" s="1" t="s">
         <v>802</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>803</v>
       </c>