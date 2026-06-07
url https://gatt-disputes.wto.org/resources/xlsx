--- v0 (2025-12-05)
+++ v1 (2026-06-07)
@@ -605,65 +605,69 @@
   <si>
     <t>/sites/default/files/documents/6%20Full%20TR%20Codes/TEX.NG-1.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="gray125">
-[...2 lines deleted...]
-      </patternFill>
+      <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
-[...1 lines deleted...]
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+  <cellXfs count="2">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -931,1204 +935,1196 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:G49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="29.421387" bestFit="true" customWidth="true" style="0"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="293.642578" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="255.938" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="61.271" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="293.643" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="G1" t="s">
+      <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D2" t="s">
+      <c r="D2" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="E2" t="s">
+      <c r="E2" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="F2" t="s">
+      <c r="F2" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="G2" t="s">
+      <c r="G2" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:7">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C3" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="D3" t="s">
-[...2 lines deleted...]
-      <c r="E3" t="s">
+      <c r="D3" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="F3" t="s">
+      <c r="F3" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="G3" t="s">
+      <c r="G3" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C4" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D4" t="s">
-[...2 lines deleted...]
-      <c r="E4" t="s">
+      <c r="D4" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="F4" t="s">
+      <c r="F4" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="G4" t="s">
+      <c r="G4" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:7">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="C5" t="s">
+      <c r="C5" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="D5" t="s">
-[...2 lines deleted...]
-      <c r="E5" t="s">
+      <c r="D5" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E5" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="F5" t="s">
+      <c r="F5" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="G5" t="s">
+      <c r="G5" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:7">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="C6" t="s">
+      <c r="C6" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D6" t="s">
-[...2 lines deleted...]
-      <c r="E6" t="s">
+      <c r="D6" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E6" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="F6" t="s">
+      <c r="F6" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="G6" t="s">
+      <c r="G6" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:7">
-      <c r="A7" t="s">
+      <c r="A7" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="C7" t="s">
+      <c r="C7" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D7" t="s">
-[...2 lines deleted...]
-      <c r="E7" t="s">
+      <c r="D7" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E7" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="F7" t="s">
+      <c r="F7" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="G7" t="s">
+      <c r="G7" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:7">
-      <c r="A8" t="s">
+      <c r="A8" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="C8" t="s">
+      <c r="C8" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="D8" t="s">
-[...2 lines deleted...]
-      <c r="E8" t="s">
+      <c r="D8" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="F8" t="s">
+      <c r="F8" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G8" t="s">
+      <c r="G8" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:7">
-      <c r="A9" t="s">
+      <c r="A9" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="C9" t="s">
+      <c r="C9" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="D9" t="s">
-[...2 lines deleted...]
-      <c r="E9" t="s">
+      <c r="D9" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E9" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="F9" t="s">
+      <c r="F9" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="G9" t="s">
+      <c r="G9" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:7">
-      <c r="A10" t="s">
+      <c r="A10" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B10" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="C10" t="s">
+      <c r="C11" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="D10" t="s">
-[...2 lines deleted...]
-      <c r="E10" t="s">
+      <c r="D11" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E11" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="F10" t="s">
+      <c r="F11" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="G10" t="s">
+      <c r="G11" s="1" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
-[...21 lines deleted...]
-    </row>
     <row r="12" spans="1:7">
-      <c r="A12" t="s">
+      <c r="A12" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B12" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="C12" t="s">
+      <c r="C12" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D12" t="s">
-[...2 lines deleted...]
-      <c r="E12" t="s">
+      <c r="D12" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E12" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="F12"/>
-      <c r="G12" t="s">
+      <c r="F12" s="1"/>
+      <c r="G12" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:7">
-      <c r="A13" t="s">
+      <c r="A13" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B13" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="C13" t="s">
+      <c r="C13" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="D13" t="s">
-[...2 lines deleted...]
-      <c r="E13" t="s">
+      <c r="D13" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E13" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="F13"/>
-      <c r="G13" t="s">
+      <c r="F13" s="1"/>
+      <c r="G13" s="1" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="14" spans="1:7">
-      <c r="A14" t="s">
+      <c r="A14" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B14" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="C14" t="s">
+      <c r="C14" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="D14" t="s">
-[...2 lines deleted...]
-      <c r="E14" t="s">
+      <c r="D14" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E14" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="F14"/>
-      <c r="G14" t="s">
+      <c r="F14" s="1"/>
+      <c r="G14" s="1" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="15" spans="1:7">
-      <c r="A15" t="s">
+      <c r="A15" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B15" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="C15" t="s">
+      <c r="C15" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="D15" t="s">
+      <c r="D15" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="E15" t="s">
+      <c r="E15" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="F15" t="s">
+      <c r="F15" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="G15" t="s">
+      <c r="G15" s="1" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="16" spans="1:7">
-      <c r="A16" t="s">
+      <c r="A16" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B16" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="C16" t="s">
+      <c r="C16" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="D16" t="s">
+      <c r="D16" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="E16" t="s">
+      <c r="E16" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="F16" t="s">
+      <c r="F16" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="G16" t="s">
+      <c r="G16" s="1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="17" spans="1:7">
-      <c r="A17" t="s">
+      <c r="A17" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B17" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="C17" t="s">
+      <c r="C17" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="D17" t="s">
+      <c r="D17" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="E17" t="s">
+      <c r="E17" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="F17" t="s">
+      <c r="F17" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="G17" t="s">
+      <c r="G17" s="1" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="18" spans="1:7">
-      <c r="A18" t="s">
+      <c r="A18" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B18" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="C18" t="s">
+      <c r="C18" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="D18" t="s">
+      <c r="D18" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="E18" t="s">
+      <c r="E18" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="F18" t="s">
+      <c r="F18" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="G18" t="s">
+      <c r="G18" s="1" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="19" spans="1:7">
-      <c r="A19" t="s">
+      <c r="A19" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="B19" t="s">
+      <c r="B19" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="C19" t="s">
+      <c r="C19" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="D19" t="s">
+      <c r="D19" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="E19" t="s">
+      <c r="E19" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="F19" t="s">
+      <c r="F19" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="G19" t="s">
+      <c r="G19" s="1" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="20" spans="1:7">
-      <c r="A20" t="s">
+      <c r="A20" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="B20" t="s">
+      <c r="B20" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="C20" t="s">
+      <c r="C20" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="D20" t="s">
+      <c r="D20" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="E20" t="s">
+      <c r="E20" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="F20" t="s">
+      <c r="F20" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="G20" t="s">
+      <c r="G20" s="1" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="21" spans="1:7">
-      <c r="A21" t="s">
+      <c r="A21" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="B21" t="s">
+      <c r="B21" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="C21" t="s">
+      <c r="C21" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="D21" t="s">
+      <c r="D21" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="E21" t="s">
+      <c r="E21" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="F21" t="s">
+      <c r="F21" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="G21" t="s">
+      <c r="G21" s="1" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="22" spans="1:7">
-      <c r="A22" t="s">
+      <c r="A22" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="B22" t="s">
+      <c r="B22" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="C22" t="s">
+      <c r="C22" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="D22" t="s">
+      <c r="D22" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="E22" t="s">
+      <c r="E22" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="F22" t="s">
+      <c r="F22" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="G22" t="s">
+      <c r="G22" s="1" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="23" spans="1:7">
-      <c r="A23" t="s">
+      <c r="A23" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="B23" t="s">
+      <c r="B23" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="C23" t="s">
+      <c r="C23" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="D23" t="s">
+      <c r="D23" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="E23" t="s">
+      <c r="E23" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="F23" t="s">
+      <c r="F23" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="G23" t="s">
+      <c r="G23" s="1" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="24" spans="1:7">
-      <c r="A24" t="s">
+      <c r="A24" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="B24" t="s">
+      <c r="B24" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="C24" t="s">
+      <c r="C24" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="D24" t="s">
+      <c r="D24" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="E24" t="s">
+      <c r="E24" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="F24" t="s">
+      <c r="F24" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="G24" t="s">
+      <c r="G24" s="1" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="25" spans="1:7">
-      <c r="A25" t="s">
+      <c r="A25" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="B25" t="s">
+      <c r="B25" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="C25" t="s">
+      <c r="C25" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="D25" t="s">
+      <c r="D25" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="E25" t="s">
+      <c r="E25" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="F25" t="s">
+      <c r="F25" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="G25" t="s">
+      <c r="G25" s="1" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="26" spans="1:7">
-      <c r="A26" t="s">
+      <c r="A26" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B26" t="s">
+      <c r="B26" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="C26" t="s">
+      <c r="C26" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="D26" t="s">
+      <c r="D26" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="E26" t="s">
+      <c r="E26" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="F26" t="s">
+      <c r="F26" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="G26" t="s">
+      <c r="G26" s="1" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="27" spans="1:7">
-      <c r="A27" t="s">
+      <c r="A27" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="B27" t="s">
+      <c r="B27" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="C27" t="s">
+      <c r="C27" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="D27" t="s">
+      <c r="D27" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="E27" t="s">
+      <c r="E27" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="F27" t="s">
+      <c r="F27" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="G27" t="s">
+      <c r="G27" s="1" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="28" spans="1:7">
-      <c r="A28" t="s">
+      <c r="A28" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="B28" t="s">
+      <c r="B28" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="C28" t="s">
+      <c r="C28" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="D28" t="s">
+      <c r="D28" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="E28" t="s">
+      <c r="E28" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="F28" t="s">
+      <c r="F28" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="G28" t="s">
+      <c r="G28" s="1" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="29" spans="1:7">
-      <c r="A29" t="s">
+      <c r="A29" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="B29" t="s">
+      <c r="B29" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="C29" t="s">
+      <c r="C29" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="D29" t="s">
+      <c r="D29" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="E29" t="s">
+      <c r="E29" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="F29" t="s">
+      <c r="F29" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="G29" t="s">
+      <c r="G29" s="1" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="30" spans="1:7">
-      <c r="A30" t="s">
+      <c r="A30" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="B30" t="s">
+      <c r="B30" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="C30" t="s">
+      <c r="C30" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="D30" t="s">
+      <c r="D30" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="E30" t="s">
+      <c r="E30" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="F30" t="s">
+      <c r="F30" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="G30" t="s">
+      <c r="G30" s="1" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="31" spans="1:7">
-      <c r="A31" t="s">
+      <c r="A31" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="B31" t="s">
+      <c r="B31" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="C31" t="s">
+      <c r="C31" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="D31" t="s">
+      <c r="D31" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="E31" t="s">
+      <c r="E31" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="F31" t="s">
+      <c r="F31" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="G31" t="s">
+      <c r="G31" s="1" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="32" spans="1:7">
-      <c r="A32" t="s">
+      <c r="A32" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="B32" t="s">
+      <c r="B32" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="C32" t="s">
+      <c r="C32" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="D32" t="s">
+      <c r="D32" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="E32" t="s">
+      <c r="E32" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="F32" t="s">
+      <c r="F32" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="G32" t="s">
+      <c r="G32" s="1" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="33" spans="1:7">
-      <c r="A33" t="s">
+      <c r="A33" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="B33" t="s">
+      <c r="B33" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="C33" t="s">
+      <c r="C33" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="D33" t="s">
-[...2 lines deleted...]
-      <c r="E33" t="s">
+      <c r="D33" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E33" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="F33" t="s">
+      <c r="F33" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="G33" t="s">
+      <c r="G33" s="1" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="34" spans="1:7">
-      <c r="A34" t="s">
+      <c r="A34" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="B34" t="s">
+      <c r="B34" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="C34" t="s">
+      <c r="C34" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="D34" t="s">
-[...2 lines deleted...]
-      <c r="E34" t="s">
+      <c r="D34" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E34" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="F34" t="s">
+      <c r="F34" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="G34" t="s">
+      <c r="G34" s="1" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="35" spans="1:7">
-      <c r="A35" t="s">
+      <c r="A35" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="B35" t="s">
+      <c r="B35" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="C35" t="s">
+      <c r="C35" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="D35" t="s">
-[...2 lines deleted...]
-      <c r="E35" t="s">
+      <c r="D35" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E35" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="F35"/>
-      <c r="G35" t="s">
+      <c r="F35" s="1"/>
+      <c r="G35" s="1" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="36" spans="1:7">
-      <c r="A36" t="s">
+      <c r="A36" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="B36" t="s">
+      <c r="B36" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="C36" t="s">
+      <c r="C36" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="D36" t="s">
-[...2 lines deleted...]
-      <c r="E36" t="s">
+      <c r="D36" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E36" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="F36" t="s">
+      <c r="F36" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="G36" t="s">
+      <c r="G36" s="1" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="37" spans="1:7">
-      <c r="A37" t="s">
+      <c r="A37" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="B37" t="s">
+      <c r="B37" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="C37" t="s">
+      <c r="C37" s="1" t="s">
         <v>138</v>
       </c>
-      <c r="D37" t="s">
-[...2 lines deleted...]
-      <c r="E37" t="s">
+      <c r="D37" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E37" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="F37" t="s">
+      <c r="F37" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="G37" t="s">
+      <c r="G37" s="1" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="38" spans="1:7">
-      <c r="A38" t="s">
+      <c r="A38" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="B38" t="s">
+      <c r="B38" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="C38" t="s">
+      <c r="C38" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="D38" t="s">
-[...2 lines deleted...]
-      <c r="E38" t="s">
+      <c r="D38" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E38" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="F38" t="s">
+      <c r="F38" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="G38" t="s">
+      <c r="G38" s="1" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="39" spans="1:7">
-      <c r="A39" t="s">
+      <c r="A39" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="B39" t="s">
+      <c r="B39" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="C39" t="s">
+      <c r="C39" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="D39" t="s">
-[...2 lines deleted...]
-      <c r="E39" t="s">
+      <c r="D39" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E39" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="F39" t="s">
+      <c r="F39" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="G39" t="s">
+      <c r="G39" s="1" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="40" spans="1:7">
-      <c r="A40" t="s">
+      <c r="A40" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="B40" t="s">
+      <c r="B40" s="1" t="s">
         <v>152</v>
       </c>
-      <c r="C40" t="s">
+      <c r="C40" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="D40" t="s">
-[...2 lines deleted...]
-      <c r="E40" t="s">
+      <c r="D40" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E40" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="F40" t="s">
+      <c r="F40" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="G40" t="s">
+      <c r="G40" s="1" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="41" spans="1:7">
-      <c r="A41" t="s">
+      <c r="A41" s="1" t="s">
         <v>156</v>
       </c>
-      <c r="B41" t="s">
+      <c r="B41" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="C41" t="s">
+      <c r="C41" s="1" t="s">
         <v>158</v>
       </c>
-      <c r="D41" t="s">
-[...2 lines deleted...]
-      <c r="E41" t="s">
+      <c r="D41" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E41" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="F41" t="s">
+      <c r="F41" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="G41" t="s">
+      <c r="G41" s="1" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="42" spans="1:7">
-      <c r="A42" t="s">
+      <c r="A42" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="B42" t="s">
+      <c r="B42" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="C42" t="s">
+      <c r="C42" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="D42" t="s">
-[...2 lines deleted...]
-      <c r="E42" t="s">
+      <c r="D42" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E42" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="F42"/>
-      <c r="G42" t="s">
+      <c r="F42" s="1"/>
+      <c r="G42" s="1" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="43" spans="1:7">
-      <c r="A43" t="s">
+      <c r="A43" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="B43" t="s">
+      <c r="B43" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="C43" t="s">
+      <c r="C43" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="D43" t="s">
-[...2 lines deleted...]
-      <c r="E43" t="s">
+      <c r="D43" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E43" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="F43"/>
-      <c r="G43" t="s">
+      <c r="F43" s="1"/>
+      <c r="G43" s="1" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="44" spans="1:7">
-      <c r="A44" t="s">
+      <c r="A44" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="B44" t="s">
+      <c r="B44" s="1" t="s">
         <v>170</v>
       </c>
-      <c r="C44" t="s">
+      <c r="C44" s="1" t="s">
         <v>171</v>
       </c>
-      <c r="D44" t="s">
-[...2 lines deleted...]
-      <c r="E44" t="s">
+      <c r="D44" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E44" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="F44"/>
-      <c r="G44" t="s">
+      <c r="F44" s="1"/>
+      <c r="G44" s="1" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="45" spans="1:7">
-      <c r="A45" t="s">
+      <c r="A45" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="B45" t="s">
+      <c r="B45" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="C45" t="s">
+      <c r="C45" s="1" t="s">
         <v>175</v>
       </c>
-      <c r="D45" t="s">
-[...2 lines deleted...]
-      <c r="E45" t="s">
+      <c r="D45" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E45" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="F45"/>
-      <c r="G45" t="s">
+      <c r="F45" s="1"/>
+      <c r="G45" s="1" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="46" spans="1:7">
-      <c r="A46" t="s">
+      <c r="A46" s="1" t="s">
         <v>177</v>
       </c>
-      <c r="B46" t="s">
+      <c r="B46" s="1" t="s">
         <v>178</v>
       </c>
-      <c r="C46" t="s">
+      <c r="C46" s="1" t="s">
         <v>179</v>
       </c>
-      <c r="D46" t="s">
-[...2 lines deleted...]
-      <c r="E46" t="s">
+      <c r="D46" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E46" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="F46"/>
-      <c r="G46" t="s">
+      <c r="F46" s="1"/>
+      <c r="G46" s="1" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="47" spans="1:7">
-      <c r="A47" t="s">
+      <c r="A47" s="1" t="s">
         <v>181</v>
       </c>
-      <c r="B47" t="s">
+      <c r="B47" s="1" t="s">
         <v>178</v>
       </c>
-      <c r="C47" t="s">
+      <c r="C47" s="1" t="s">
         <v>182</v>
       </c>
-      <c r="D47" t="s">
-[...2 lines deleted...]
-      <c r="E47" t="s">
+      <c r="D47" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E47" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="F47"/>
-      <c r="G47" t="s">
+      <c r="F47" s="1"/>
+      <c r="G47" s="1" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="48" spans="1:7">
-      <c r="A48" t="s">
+      <c r="A48" s="1" t="s">
         <v>184</v>
       </c>
-      <c r="B48" t="s">
+      <c r="B48" s="1" t="s">
         <v>185</v>
       </c>
-      <c r="C48" t="s">
+      <c r="C48" s="1" t="s">
         <v>186</v>
       </c>
-      <c r="D48" t="s">
+      <c r="D48" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="E48" t="s">
+      <c r="E48" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="F48" t="s">
+      <c r="F48" s="1" t="s">
         <v>187</v>
       </c>
-      <c r="G48" t="s">
+      <c r="G48" s="1" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="49" spans="1:7">
-      <c r="A49" t="s">
+      <c r="A49" s="1" t="s">
         <v>184</v>
       </c>
-      <c r="B49" t="s">
+      <c r="B49" s="1" t="s">
         <v>185</v>
       </c>
-      <c r="C49" t="s">
+      <c r="C49" s="1" t="s">
         <v>186</v>
       </c>
-      <c r="D49" t="s">
+      <c r="D49" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="E49" t="s">
+      <c r="E49" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="F49" t="s">
+      <c r="F49" s="1" t="s">
         <v>187</v>
       </c>
-      <c r="G49" t="s">
+      <c r="G49" s="1" t="s">
         <v>189</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...6 lines deleted...]
-  </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Resources</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title/>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>