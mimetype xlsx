--- v1 (2026-06-07)
+++ v2 (2026-06-27)
@@ -1161,74 +1161,74 @@
       </c>
       <c r="B9" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>43</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>47</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>47</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="1" t="s">